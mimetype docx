--- v0 (2026-06-18)
+++ v1 (2026-08-04)
@@ -35,52 +35,50 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF21E9" w:rsidRDefault="00BF21E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF21E9" w:rsidRDefault="00BF21E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF21E9" w:rsidRDefault="00BF21E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BF21E9" w:rsidRDefault="00BF21E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>AFFIDAVIT</w:t>
       </w:r>
       <w:r w:rsidR="0041038E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0041038E" w:rsidRDefault="0041038E"/>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28" w:rsidP="00BF21E9">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -98,55 +96,52 @@
       <w:r>
         <w:t>1. I will complete my six months house job in Saidu Group of Teaching Hospitals, Swat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
       <w:r>
         <w:t>2. I will not involve myself in politics.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
       <w:r>
         <w:t>3. I will follow the rules and regulations of the Institution/Ward.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
       <w:r>
         <w:t>4. In case I left the house job before the end date, I will not claim for certificate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
       <w:r>
         <w:t>5. In case of any violation the Administration of SGTH has the right to terminate my House Job.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28" w:rsidP="00BF21E9">
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:r>
         <w:t>Signature __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28" w:rsidP="00BF21E9">
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:r>
         <w:t>Dr. ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825197" w:rsidRDefault="009A5C28" w:rsidP="00BF21E9">
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:r>
@@ -418,79 +413,80 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00023E49"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0041038E"/>
     <w:rsid w:val="00825197"/>
     <w:rsid w:val="00857AFD"/>
     <w:rsid w:val="009A5C28"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BF21E9"/>
     <w:rsid w:val="00BF5D8C"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00E7368D"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -12195,84 +12191,84 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9E141E-9860-4B37-92E5-79A5AE44DED8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC02B627-C662-470D-AE50-957232C47CF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>118</Words>
-  <Characters>678</Characters>
+  <Words>105</Words>
+  <Characters>603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>795</CharactersWithSpaces>
+  <CharactersWithSpaces>707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>